--- v0 (2026-07-16)
+++ v1 (2026-09-29)
@@ -75,50 +75,54 @@
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="20" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="20" customWidth="1"/>
     <col min="11" max="11" width="20" customWidth="1"/>
     <col min="12" max="12" width="20" customWidth="1"/>
     <col min="13" max="13" width="20" customWidth="1"/>
     <col min="14" max="14" width="20" customWidth="1"/>
     <col min="15" max="15" width="20" customWidth="1"/>
+    <col min="16" max="16" width="20" customWidth="1"/>
+    <col min="17" max="17" width="20" customWidth="1"/>
+    <col min="18" max="18" width="20" customWidth="1"/>
+    <col min="19" max="19" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Department</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">2026 (Count)</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">2026 (₹)</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">2025 (Count)</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -145,625 +149,728 @@
           <t xml:space="preserve">2023 (₹)</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">2022 (Count)</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">2022 (₹)</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">2021 (Count)</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">2021 (₹)</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
+          <t xml:space="preserve">2019 (Count)</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2019 (₹)</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2018 (Count)</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2018 (₹)</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
           <t xml:space="preserve">Total (Count)</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="S1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Total (₹)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">Agriculture</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E2" s="2" t="n">
-        <v>14160</v>
+        <v>106120</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L2" t="n">
         <v>0</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="N2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>14160</v>
+        <v>0</v>
+      </c>
+      <c r="P2" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q2" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R2" t="n">
+        <v>4</v>
+      </c>
+      <c r="S2" s="2" t="n">
+        <v>106120</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Allied Health Sciences</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="D3" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
       <c r="I3" s="2" t="n">
         <v>23400</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L3" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="N3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P3" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q3" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R3" t="n">
+        <v>1</v>
+      </c>
+      <c r="S3" s="2" t="n">
         <v>23400</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Biotechnology</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="D4" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H4" t="n">
         <v>4</v>
       </c>
       <c r="I4" s="2" t="n">
         <v>223480</v>
       </c>
       <c r="J4" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L4" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="N4" t="n">
+        <v>0</v>
+      </c>
+      <c r="O4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P4" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R4" t="n">
         <v>4</v>
       </c>
-      <c r="O4" s="2" t="n">
+      <c r="S4" s="2" t="n">
         <v>223480</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Computational Sciences</t>
+          <t xml:space="preserve">Compter Science and Engineering</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="D5" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J5" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K5" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
       </c>
       <c r="L5" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="2" t="n">
         <v>0</v>
       </c>
       <c r="N5" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O5" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
+      </c>
+      <c r="P5" t="n">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="2" t="n">
+        <v>10000</v>
+      </c>
+      <c r="R5" t="n">
+        <v>1</v>
+      </c>
+      <c r="S5" s="2" t="n">
+        <v>10000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Computer Science &amp; Engineering</t>
+          <t xml:space="preserve">Computational Sciences</t>
         </is>
       </c>
       <c r="B6" t="n">
+        <v>0</v>
+      </c>
+      <c r="C6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="D6" t="n">
+        <v>0</v>
+      </c>
+      <c r="E6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="F6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="H6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J6" t="n">
         <v>2</v>
       </c>
-      <c r="C6" s="2" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="K6" s="2" t="n">
-        <v>0</v>
+        <v>47000</v>
       </c>
       <c r="L6" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="N6" t="n">
+        <v>0</v>
+      </c>
+      <c r="O6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P6" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R6" t="n">
         <v>2</v>
       </c>
-      <c r="O6" s="2" t="n">
-        <v>31900</v>
+      <c r="S6" s="2" t="n">
+        <v>47000</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Cyber Science &amp; Technology</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C7" s="2" t="n">
-        <v>70800</v>
+        <v>129800</v>
       </c>
       <c r="D7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J7" t="n">
         <v>0</v>
       </c>
       <c r="K7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L7" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="N7" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O7" s="2" t="n">
-        <v>70800</v>
+        <v>0</v>
+      </c>
+      <c r="P7" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R7" t="n">
+        <v>3</v>
+      </c>
+      <c r="S7" s="2" t="n">
+        <v>129800</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Law</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>0</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="D8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="n">
         <v>5</v>
       </c>
       <c r="G8" s="2" t="n">
         <v>44800</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J8" t="n">
         <v>0</v>
       </c>
       <c r="K8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="L8" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="N8" t="n">
+        <v>0</v>
+      </c>
+      <c r="O8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="P8" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R8" t="n">
         <v>5</v>
       </c>
-      <c r="O8" s="2" t="n">
+      <c r="S8" s="2" t="n">
         <v>44800</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Management</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="D9" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J9" t="n">
         <v>2</v>
       </c>
       <c r="K9" s="2" t="n">
         <v>3155607</v>
       </c>
       <c r="L9" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="2" t="n">
         <v>0</v>
       </c>
       <c r="N9" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O9" s="2" t="n">
-        <v>3155607</v>
+        <v>0</v>
+      </c>
+      <c r="P9" t="n">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="R9" t="n">
+        <v>3</v>
+      </c>
+      <c r="S9" s="2" t="n">
+        <v>3175607</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Management &amp; Commerce</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1</v>
       </c>
       <c r="C10" s="2" t="n">
-        <v>20000</v>
+        <v>7670</v>
       </c>
       <c r="D10" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E10" s="2" t="n">
-        <v>0</v>
+        <v>749945</v>
       </c>
       <c r="F10" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G10" s="2" t="n">
-        <v>0</v>
+        <v>535543</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="I10" s="2" t="n">
-        <v>0</v>
+        <v>901738</v>
       </c>
       <c r="J10" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K10" s="2" t="n">
-        <v>0</v>
+        <v>283200</v>
       </c>
       <c r="L10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M10" s="2" t="n">
-        <v>0</v>
+        <v>40000</v>
       </c>
       <c r="N10" t="n">
         <v>1</v>
       </c>
       <c r="O10" s="2" t="n">
-        <v>20000</v>
+        <v>24000</v>
+      </c>
+      <c r="P10" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R10" t="n">
+        <v>35</v>
+      </c>
+      <c r="S10" s="2" t="n">
+        <v>2542096</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Pharmaceutical Technology</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="n">
-        <v>7670</v>
+        <v>14160</v>
       </c>
       <c r="D11" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E11" s="2" t="n">
-        <v>749945</v>
+        <v>0</v>
       </c>
       <c r="F11" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G11" s="2" t="n">
-        <v>535543</v>
+        <v>0</v>
       </c>
       <c r="H11" t="n">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="I11" s="2" t="n">
-        <v>901738</v>
+        <v>0</v>
       </c>
       <c r="J11" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K11" s="2" t="n">
-        <v>283200</v>
+        <v>0</v>
       </c>
       <c r="L11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M11" s="2" t="n">
-        <v>40000</v>
+        <v>0</v>
       </c>
       <c r="N11" t="n">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="O11" s="2" t="n">
-        <v>2518096</v>
+        <v>0</v>
+      </c>
+      <c r="P11" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="R11" t="n">
+        <v>1</v>
+      </c>
+      <c r="S11" s="2" t="n">
+        <v>14160</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pharmacutical Technology</t>
+          <t xml:space="preserve">Total</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C12" s="2" t="n">
-        <v>14160</v>
+        <v>151630</v>
       </c>
       <c r="D12" t="n">
+        <v>10</v>
+      </c>
+      <c r="E12" s="2" t="n">
+        <v>856065</v>
+      </c>
+      <c r="F12" t="n">
+        <v>10</v>
+      </c>
+      <c r="G12" s="2" t="n">
+        <v>580343</v>
+      </c>
+      <c r="H12" t="n">
+        <v>24</v>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>1148618</v>
+      </c>
+      <c r="J12" t="n">
+        <v>6</v>
+      </c>
+      <c r="K12" s="2" t="n">
+        <v>3485807</v>
+      </c>
+      <c r="L12" t="n">
+        <v>1</v>
+      </c>
+      <c r="M12" s="2" t="n">
+        <v>40000</v>
+      </c>
+      <c r="N12" t="n">
+        <v>1</v>
+      </c>
+      <c r="O12" s="2" t="n">
+        <v>24000</v>
+      </c>
+      <c r="P12" t="n">
         <v>2</v>
       </c>
-      <c r="E12" s="2" t="n">
-[...79 lines deleted...]
-        <v>6255363</v>
+      <c r="Q12" s="2" t="n">
+        <v>30000</v>
+      </c>
+      <c r="R12" t="n">
+        <v>59</v>
+      </c>
+      <c r="S12" s="2" t="n">
+        <v>6316463</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>