--- v0 (2026-07-16)
+++ v1 (2026-09-29)
@@ -85,129 +85,168 @@
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Academic Year</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Projects</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Value (₹)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2026 TO JUNE 2027</t>
+          <t xml:space="preserve">2026-2027</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C2" s="2" t="n">
-        <v>142900</v>
+        <v>59000</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>814175</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2024 TO JUNE 2025</t>
+          <t xml:space="preserve">2024-2025</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>7</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>635253</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>12</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>502590</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>21</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>1810405</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2021 TO JUNE 2022</t>
+          <t xml:space="preserve">2021-2022</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>4</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>2401040</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2020 TO JUNE 2021</t>
+          <t xml:space="preserve">2020-2021</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>40000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
+          <t xml:space="preserve">2019-2020</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>1</v>
+      </c>
+      <c r="C9" s="2" t="n">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2018-2019</t>
+        </is>
+      </c>
+      <c r="B10" t="n">
+        <v>1</v>
+      </c>
+      <c r="C10" s="2" t="n">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2017-2018</t>
+        </is>
+      </c>
+      <c r="B11" t="n">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="n">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
           <t xml:space="preserve">Total</t>
         </is>
       </c>
-      <c r="B9" t="n">
-[...3 lines deleted...]
-        <v>6346363</v>
+      <c r="B12" t="n">
+        <v>59</v>
+      </c>
+      <c r="C12" s="2" t="n">
+        <v>6316463</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>