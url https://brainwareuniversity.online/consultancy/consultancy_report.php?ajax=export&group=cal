--- v0 (2026-07-16)
+++ v1 (2026-09-29)
@@ -89,54 +89,54 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Calendar Year</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Projects</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Value (₹)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C2" s="2" t="n">
-        <v>235530</v>
+        <v>151630</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>10</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>856065</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>10</v>
       </c>
       <c r="C4" s="2" t="n">
@@ -163,38 +163,64 @@
         </is>
       </c>
       <c r="B6" t="n">
         <v>6</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>3485807</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2021</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>40000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
+          <t xml:space="preserve">2019</t>
+        </is>
+      </c>
+      <c r="B8" t="n">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2" t="n">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2018</t>
+        </is>
+      </c>
+      <c r="B9" t="n">
+        <v>2</v>
+      </c>
+      <c r="C9" s="2" t="n">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
           <t xml:space="preserve">Total</t>
         </is>
       </c>
-      <c r="B8" t="n">
-[...3 lines deleted...]
-        <v>6346363</v>
+      <c r="B10" t="n">
+        <v>59</v>
+      </c>
+      <c r="C10" s="2" t="n">
+        <v>6316463</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>