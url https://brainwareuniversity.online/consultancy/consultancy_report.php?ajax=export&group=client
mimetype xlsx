--- v0 (2026-07-16)
+++ v1 (2026-09-29)
@@ -150,97 +150,97 @@
         </is>
       </c>
       <c r="B5" t="n">
         <v>1</v>
       </c>
       <c r="C5" s="2" t="n">
         <v>113280</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Ramakrishna Mission Lokasiksha Parishad</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>1</v>
       </c>
       <c r="C6" s="2" t="n">
         <v>76110</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central Public Works Limited ( CPWD)</t>
+          <t xml:space="preserve">ISSPL Ltd</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C7" s="2" t="n">
-        <v>75900</v>
+        <v>59000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Berger Paints India Ltd</t>
+          <t xml:space="preserve">Artha Media</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>1</v>
       </c>
       <c r="C8" s="2" t="n">
-        <v>67000</v>
+        <v>57000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Artha Media</t>
+          <t xml:space="preserve">BMRC Hospital</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C9" s="2" t="n">
-        <v>57000</v>
+        <v>54500</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">BMRC Hospital</t>
+          <t xml:space="preserve">Central Public Works Limited ( CPWD)</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>3</v>
       </c>
       <c r="C10" s="2" t="n">
-        <v>54500</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Anamika Tarafdar</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="n">
         <v>49560</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">V M Salgaocar and Brothers Pvt. Ltd.</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1</v>
       </c>
       <c r="C12" s="2" t="n">
@@ -557,34 +557,34 @@
       </c>
       <c r="C36" s="2" t="n">
         <v>499</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">Avik Mita</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>1</v>
       </c>
       <c r="C37" s="2" t="n">
         <v>499</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">Total</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C38" s="2" t="n">
-        <v>6346363</v>
+        <v>6316463</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>