--- v0 (2026-07-16)
+++ v1 (2026-09-29)
@@ -89,177 +89,164 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Department</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Projects</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Value (₹)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">Management</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C2" s="2" t="n">
-        <v>3155607</v>
+        <v>3175607</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C3" s="2" t="n">
-        <v>2518096</v>
+        <v>2542096</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Biotechnology</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="n">
         <v>223480</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pharmacutical Technology</t>
+          <t xml:space="preserve">Cyber Science &amp; Technology</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>3</v>
       </c>
       <c r="C5" s="2" t="n">
-        <v>106120</v>
+        <v>129800</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cyber Science &amp; Technology</t>
+          <t xml:space="preserve">Agriculture</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C6" s="2" t="n">
-        <v>70800</v>
+        <v>106120</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">Computational Sciences</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
       <c r="C7" s="2" t="n">
         <v>47000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">Law</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>5</v>
       </c>
       <c r="C8" s="2" t="n">
         <v>44800</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Computer Science &amp; Engineering</t>
+          <t xml:space="preserve">Allied Health Sciences</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C9" s="2" t="n">
-        <v>31900</v>
+        <v>23400</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Allied Health Sciences</t>
+          <t xml:space="preserve">Pharmaceutical Technology</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1</v>
       </c>
       <c r="C10" s="2" t="n">
-        <v>23400</v>
+        <v>14160</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Management &amp; Commerce</t>
+          <t xml:space="preserve">Compter Science and Engineering</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Agriculture</t>
+          <t xml:space="preserve">Total</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>2</v>
+        <v>59</v>
       </c>
       <c r="C12" s="2" t="n">
-        <v>14160</v>
-[...12 lines deleted...]
-        <v>6255363</v>
+        <v>6316463</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>