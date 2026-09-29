--- v0 (2026-07-16)
+++ v1 (2026-09-29)
@@ -85,77 +85,77 @@
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Type</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Projects</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Value (₹)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">EVENT MANAGEMENT</t>
+          <t xml:space="preserve">Event Management</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>3155607</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C3" s="2" t="n">
-        <v>2979656</v>
+        <v>2946656</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C4" s="2" t="n">
-        <v>211100</v>
+        <v>122200</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Total</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C5" s="2" t="n">
-        <v>6346363</v>
+        <v>6224463</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>