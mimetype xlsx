--- v0 (2026-07-16)
+++ v1 (2026-09-29)
@@ -204,6620 +204,6510 @@
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Report</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Other</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Remark</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHARMA 3</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/004</t>
+          <t xml:space="preserve">2026/005</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pharmacutical Technology</t>
+          <t xml:space="preserve">Cyber Science &amp; Technology</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Antioxidant and antiinflammatory Assay of Two Plant Extract</t>
+          <t xml:space="preserve">Vulnerability Assessment &amp; Penetration Testing Services (ISSPL Ltd.)</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Debanjana Mondal, Sanaka Educational Trust Group of Institution, Durgapur</t>
+          <t xml:space="preserve">ISSPL Ltd</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">16-Jun-2026</t>
+          <t xml:space="preserve">23-Sep-2026</t>
         </is>
       </c>
       <c r="I2" s="2" t="n">
-        <v>14160</v>
+        <v>59000</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t xml:space="preserve">21-Jun-2026</t>
+          <t xml:space="preserve">15-Oct-2026</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t xml:space="preserve">ongoing</t>
+          <t xml:space="preserve">Ongoing</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2026-2027</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Baisnabdas Pathak</t>
+          <t xml:space="preserve">Pioosh Kundu, Hritwik Roy</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">Assistant Professor, Teaching Assistant</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">CST 2</t>
+          <t xml:space="preserve">PHARMA 3</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/003</t>
+          <t xml:space="preserve">2026/004</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cyber Science &amp; Technology</t>
+          <t xml:space="preserve">Pharmaceutical Technology</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vulnerability Assessment &amp; Penetration Testing Services</t>
+          <t xml:space="preserve">Antioxidant and antiinflammatory Assay of Two Plant Extract</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shivranjani Securities Co. Pvt. Ltd. (A sister concern of V. M. Salgaocar and Brother Pvt. Ltd.)</t>
+          <t xml:space="preserve">Debanjana Mondal, Sanaka Educational Trust Group of Institution, Durgapur</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t xml:space="preserve">18-Jun-2026</t>
+          <t xml:space="preserve">16-Jun-2026</t>
         </is>
       </c>
       <c r="I3" s="2" t="n">
-        <v>23600</v>
+        <v>14160</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t xml:space="preserve">30-Jun-2026</t>
+          <t xml:space="preserve">21-Jun-2026</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ongoing</t>
+          <t xml:space="preserve">Ongoing</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pioosh Kundu,  Hritwik Roy</t>
+          <t xml:space="preserve">Baisnabdas Pathak</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor, Teaching Assistant</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-35</t>
+          <t xml:space="preserve">CST 2</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/002</t>
+          <t xml:space="preserve">2026/003</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Cyber Science &amp; Technology</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kids Newspaper Design - Aksharshala Kidz</t>
+          <t xml:space="preserve">Vulnerability Assessment &amp; Penetration Testing Services</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aksharshala</t>
+          <t xml:space="preserve">Shivranjani Securities Co. Pvt. Ltd. (A sister concern of V. M. Salgaocar and Brother Pvt. Ltd.)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t xml:space="preserve">24-Mar-2026</t>
+          <t xml:space="preserve">18-Jun-2026</t>
         </is>
       </c>
       <c r="I4" s="2" t="n">
-        <v>7670</v>
+        <v>23600</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t xml:space="preserve">08-Apr-2026</t>
+          <t xml:space="preserve">30-Jun-2026</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ongoing</t>
+          <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maitreyee Mondal</t>
+          <t xml:space="preserve">Pioosh Kundu, Hritwik Roy</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">Assistant Professor, Teaching Assistant</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">CST 1</t>
+          <t xml:space="preserve">MM-35</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/001</t>
+          <t xml:space="preserve">2026/002</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cyber Science &amp; Technology</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cyber Security Consultancy on Vulnerability assessment and penetration testing of web Application</t>
+          <t xml:space="preserve">Kids Newspaper Design - Aksharshala Kidz</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">V M Salgaocar and Brothers Pvt. Ltd.</t>
+          <t xml:space="preserve">Aksharshala</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t xml:space="preserve">02-Feb-2026</t>
+          <t xml:space="preserve">24-Mar-2026</t>
         </is>
       </c>
       <c r="I5" s="2" t="n">
-        <v>47200</v>
+        <v>7670</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t xml:space="preserve">27-Feb-2026</t>
+          <t xml:space="preserve">08-Apr-2026</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Completed</t>
+          <t xml:space="preserve">Ongoing</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hritwik Roy,  Sampat Banerjee,  Abir Hasan,  Pioosh Kundu</t>
+          <t xml:space="preserve">Maitreyee Mondal</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Teaching Assistant, Assistant Professor,</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-34</t>
+          <t xml:space="preserve">CST 1</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/010</t>
+          <t xml:space="preserve">2026/001</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Cyber Science &amp; Technology</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documentory Film on the Activities of Rural Infrastructure Development Fund (RIDF)</t>
+          <t xml:space="preserve">Cyber Security Consultancy on Vulnerability assessment and penetration testing of web Application</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">NABARD</t>
+          <t xml:space="preserve">V M Salgaocar and Brothers Pvt. Ltd.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t xml:space="preserve">18-Dec-2025</t>
+          <t xml:space="preserve">02-Feb-2026</t>
         </is>
       </c>
       <c r="I6" s="2" t="n">
-        <v>76110</v>
+        <v>47200</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t xml:space="preserve">20-Jan-2026</t>
+          <t xml:space="preserve">27-Feb-2026</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025</t>
+          <t xml:space="preserve">2026</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atanu Chakraborty, Surajit Bondhopadhyay, Monoj Mukherjee</t>
+          <t xml:space="preserve">Hritwik Roy, Sampat Banerjee, Abir Hasan, Pioosh Kundu</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cenemetographar, Editor, Assistant Professor</t>
+          <t xml:space="preserve">Teaching Assistant, Assistant Professor,</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available</t>
+          <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">6</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-33</t>
+          <t xml:space="preserve">MM-34</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/009</t>
+          <t xml:space="preserve">2025/010</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Kids Newspaper Design - Aksharshala Kidz</t>
+          <t xml:space="preserve">Documentory Film on the Activities of Rural Infrastructure Development Fund (RIDF)</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aksharshala</t>
+          <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t xml:space="preserve">20-Nov-2025</t>
+          <t xml:space="preserve">18-Dec-2025</t>
         </is>
       </c>
       <c r="I7" s="2" t="n">
-        <v>10085</v>
+        <v>76110</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t xml:space="preserve">07-Jan-2026</t>
+          <t xml:space="preserve">20-Jan-2026</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maitreyee Mondal, Rahul Singha</t>
+          <t xml:space="preserve">Atanu Chakraborty, Surajit Bondhopadhyay, Monoj Mukherjee</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">Cenemetographar, Editor, Assistant Professor</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Available</t>
+          <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">7</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHARM 2</t>
+          <t xml:space="preserve">MM-33</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/008</t>
+          <t xml:space="preserve">2025/009</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pharmacutical Technology</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Isolation, Characterization and Antidiabetic Activity of the Given Medicinal Plant</t>
+          <t xml:space="preserve">Kids Newspaper Design - Aksharshala Kidz</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Prasun Kanti Adhikari</t>
+          <t xml:space="preserve">Aksharshala</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">20-Nov-2025</t>
         </is>
       </c>
       <c r="I8" s="2" t="n">
-        <v>47120</v>
+        <v>10085</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t xml:space="preserve">31-Dec-2025</t>
+          <t xml:space="preserve">07-Jan-2026</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t xml:space="preserve">ongoing</t>
+          <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Baisnab Das Pathak,  Dr. Saptarshi Samajder,  Ms. Poulami Sarkar</t>
+          <t xml:space="preserve">Maitreyee Mondal, Rahul Singha</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor, Associate Professor, Assistant Professor</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">8</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHARM 1</t>
+          <t xml:space="preserve">PHARM 2</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/007</t>
+          <t xml:space="preserve">2025/008</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pharmacutical Technology</t>
+          <t xml:space="preserve">Agriculture</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Charecterisation and Microscopic Evalution of Plant Products including Pharmacological Evaluation of Extract</t>
+          <t xml:space="preserve">Isolation, Characterization and Antidiabetic Activity of the Given Medicinal Plant</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Anagh Mukherjee</t>
+          <t xml:space="preserve">Mr. Prasun Kanti Adhikari</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t xml:space="preserve">31-Aug-2025</t>
+          <t xml:space="preserve">20-Nov-2025</t>
         </is>
       </c>
       <c r="I9" s="2" t="n">
-        <v>44840</v>
+        <v>47120</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t xml:space="preserve">31-Oct-2025</t>
+          <t xml:space="preserve">31-Dec-2025</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Completed</t>
+          <t xml:space="preserve">Ongoing</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Priya Das,  Mr. Baisnab Das Pathak</t>
+          <t xml:space="preserve">Mr. Baisnab Das Pathak, Dr. Saptarshi Samajder, Ms. Poulami Sarkar</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">Assistant Professor, Associate Professor, Assistant Professor</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">9</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-32</t>
+          <t xml:space="preserve">PHARM 1</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/006</t>
+          <t xml:space="preserve">2025/007</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Agriculture</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Production of an impact video for our esteemed donor on CSR activities</t>
+          <t xml:space="preserve">Charecterisation and Microscopic Evalution of Plant Products including Pharmacological Evaluation of Extract</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEBGURU Infosystem Pvt. Ltd.</t>
+          <t xml:space="preserve">Mr. Anagh Mukherjee</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t xml:space="preserve">01-Aug-2025</t>
+          <t xml:space="preserve">31-Aug-2025</t>
         </is>
       </c>
       <c r="I10" s="2" t="n">
-        <v>498550</v>
+        <v>44840</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t xml:space="preserve">31-Aug-2025</t>
+          <t xml:space="preserve">31-Oct-2025</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t xml:space="preserve">ONGOING</t>
+          <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atanu Chakraborty,  Surojit Bondhopadhyay,  Monoj Mukherjee</t>
+          <t xml:space="preserve">Dr. Priya Das, Mr. Baisnab Das Pathak</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-31</t>
+          <t xml:space="preserve">MM-32</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/005</t>
+          <t xml:space="preserve">2025/006</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Film on State Project Development (SPD) at Purulia District of West Bengal</t>
+          <t xml:space="preserve">Production of an impact video for our esteemed donor on CSR activities</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">NABARD</t>
+          <t xml:space="preserve">WEBGURU Infosystem Pvt. Ltd.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t xml:space="preserve">01-Jul-2025</t>
+          <t xml:space="preserve">01-Aug-2025</t>
         </is>
       </c>
       <c r="I11" s="2" t="n">
-        <v>44840</v>
+        <v>498550</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t xml:space="preserve">10-Jul-2025</t>
+          <t xml:space="preserve">31-Aug-2025</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Completed</t>
+          <t xml:space="preserve">Ongoing</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2025 TO JUNE 2026</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atanu Chakraborty,  Surojit Bondhopadhyay,  Monoj Mukherjee</t>
+          <t xml:space="preserve">Atanu Chakraborty, Surojit Bondhopadhyay, Monoj Mukherjee</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">AG-2</t>
+          <t xml:space="preserve">MM-31</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/004</t>
+          <t xml:space="preserve">2025/005</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Agriculture</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Soil Texture Analysis (50 Samples)</t>
+          <t xml:space="preserve">Film on State Project Development (SPD) at Purulia District of West Bengal</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Krishibandhu Crop Science Pvt. Ltd.</t>
+          <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t xml:space="preserve">17-Mar-2025</t>
+          <t xml:space="preserve">01-Jul-2025</t>
         </is>
       </c>
       <c r="I12" s="2" t="n">
-        <v>5900</v>
+        <v>44840</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t xml:space="preserve">20-Mar-2025</t>
+          <t xml:space="preserve">10-Jul-2025</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t xml:space="preserve">ONGOING</t>
+          <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2024 TO JUNE 2025</t>
+          <t xml:space="preserve">2025-2026</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Parijat De,  Dr. Sk. Md. Asif</t>
+          <t xml:space="preserve">Atanu Chakraborty, Surojit Bondhopadhyay, Monoj Mukherjee</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">AG-1</t>
+          <t xml:space="preserve">AG-2</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/003</t>
+          <t xml:space="preserve">2025/004</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">Agriculture</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Soil Texture Analysis (70 Samples)</t>
+          <t xml:space="preserve">Soil Texture Analysis (50 Samples)</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t xml:space="preserve">Krishibandhu Crop Science Pvt. Ltd.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t xml:space="preserve">10-Mar-2025</t>
+          <t xml:space="preserve">17-Mar-2025</t>
         </is>
       </c>
       <c r="I13" s="2" t="n">
-        <v>8260</v>
+        <v>5900</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t xml:space="preserve">17-Mar-2025</t>
+          <t xml:space="preserve">20-Mar-2025</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t xml:space="preserve">ONGOING</t>
+          <t xml:space="preserve">Ongoing</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2024 TO JUNE 2025</t>
+          <t xml:space="preserve">2024-2025</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Parijat De,  Dr. Sk. Md. Asif</t>
+          <t xml:space="preserve">Dr. Parijat De, Dr. Sk. Md. Asif</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-29</t>
+          <t xml:space="preserve">AG-1</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/001</t>
+          <t xml:space="preserve">2025/003</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Agriculture</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Video Documentation of Gosaba Green College under Sundarban island Programme</t>
+          <t xml:space="preserve">Soil Texture Analysis (70 Samples)</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ramkrisha Mission lokasiksha Parishad</t>
+          <t xml:space="preserve">Krishibandhu Crop Science Pvt. Ltd.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t xml:space="preserve">01-Feb-2025</t>
+          <t xml:space="preserve">10-Mar-2025</t>
         </is>
       </c>
       <c r="I14" s="2" t="n">
-        <v>113280</v>
+        <v>8260</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t xml:space="preserve">16-Apr-2025</t>
+          <t xml:space="preserve">17-Mar-2025</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Completed</t>
+          <t xml:space="preserve">Ongoing</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2024 TO JUNE 2025</t>
+          <t xml:space="preserve">2024-2025</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atanu Chakraborty,  Rahul Singha,  Aritra Maity</t>
+          <t xml:space="preserve">Dr. Parijat De, Dr. Sk. Md. Asif</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">14</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-30</t>
+          <t xml:space="preserve">MM-29</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/002</t>
+          <t xml:space="preserve">2025/001</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Floor for Product Photoshoot</t>
+          <t xml:space="preserve">Video Documentation of Gosaba Green College under Sundarban island Programme</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cube Multimedia</t>
+          <t xml:space="preserve">Ramkrisha Mission lokasiksha Parishad</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t xml:space="preserve">24-Jan-2025</t>
+          <t xml:space="preserve">01-Feb-2025</t>
         </is>
       </c>
       <c r="I15" s="2" t="n">
-        <v>7080</v>
+        <v>113280</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t xml:space="preserve">25-Jan-2025</t>
+          <t xml:space="preserve">16-Apr-2025</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2024 TO JUNE 2025</t>
+          <t xml:space="preserve">2024-2025</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rahul Singha</t>
+          <t xml:space="preserve">Atanu Chakraborty, Rahul Singha, Aritra Maity</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">15</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-28</t>
+          <t xml:space="preserve">MM-30</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/010</t>
+          <t xml:space="preserve">2025/002</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Making a Documentary on the Activities of HRSS</t>
+          <t xml:space="preserve">Floor for Product Photoshoot</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hirbandh Ramkrishna Sarada Sevashrama</t>
+          <t xml:space="preserve">Cube Multimedia</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t xml:space="preserve">08-Nov-2024</t>
+          <t xml:space="preserve">24-Jan-2025</t>
         </is>
       </c>
       <c r="I16" s="2" t="n">
-        <v>25960</v>
+        <v>7080</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t xml:space="preserve">20-Aug-2025</t>
+          <t xml:space="preserve">25-Jan-2025</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024</t>
+          <t xml:space="preserve">2025</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2024 TO JUNE 2025</t>
+          <t xml:space="preserve">2024-2025</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rahul Singha,  Atanu Chakraborty,  Kaushik Chatterjee,  Monoj Mukhurjee</t>
+          <t xml:space="preserve">Rahul Singha</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t xml:space="preserve">16</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-25</t>
+          <t xml:space="preserve">MM-28</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/009</t>
+          <t xml:space="preserve">2024/010</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Making of Audio-Visual Documentary on Impact of Different Grant Based programmes Being Implemented by NABARD in the Farm Sector in North Bengal</t>
+          <t xml:space="preserve">Making a Documentary on the Activities of HRSS</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">NABARD</t>
+          <t xml:space="preserve">Hirbandh Ramkrishna Sarada Sevashrama</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t xml:space="preserve">15-Aug-2024</t>
+          <t xml:space="preserve">08-Nov-2024</t>
         </is>
       </c>
       <c r="I17" s="2" t="n">
-        <v>425213</v>
+        <v>25960</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t xml:space="preserve">31-Aug-2025</t>
+          <t xml:space="preserve">20-Aug-2025</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2024 TO JUNE 2025</t>
+          <t xml:space="preserve">2024-2025</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atarv Chakraborty,  Rahul Singh,  Surajit bandhopadhyay,  Aritra Mitry,  Monoj Mukherjee</t>
+          <t xml:space="preserve">Rahul Singha, Atanu Chakraborty, Kaushik Chatterjee, Monoj Mukhurjee</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistent Professor</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t xml:space="preserve">17</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-26</t>
+          <t xml:space="preserve">MM-25</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/008</t>
+          <t xml:space="preserve">2024/009</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Music Video Shoot</t>
+          <t xml:space="preserve">Making of Audio-Visual Documentary on Impact of Different Grant Based programmes Being Implemented by NABARD in the Farm Sector in North Bengal</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Anamika Tarafdar</t>
+          <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t xml:space="preserve">06-Jul-2024</t>
+          <t xml:space="preserve">15-Aug-2024</t>
         </is>
       </c>
       <c r="I18" s="2" t="n">
-        <v>49560</v>
+        <v>425213</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t xml:space="preserve">23-Aug-2024</t>
+          <t xml:space="preserve">31-Aug-2025</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2024 TO JUNE 2025</t>
+          <t xml:space="preserve">2024-2025</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Surajit Bondhopadhyay,  Koushik Chatterjee,  Rahul singha</t>
+          <t xml:space="preserve">Atarv Chakraborty, Rahul Singh, Surajit bandhopadhyay, Aritra Mitry, Monoj Mukherjee</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistent Professor</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t xml:space="preserve">18</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-27</t>
+          <t xml:space="preserve">MM-26</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/007</t>
+          <t xml:space="preserve">2024/008</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Short Documentary On Kill on Wheel</t>
+          <t xml:space="preserve">Music Video Shoot</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dalmia Bharat Foundation</t>
+          <t xml:space="preserve">Anamika Tarafdar</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t xml:space="preserve">20-May-2024</t>
+          <t xml:space="preserve">06-Jul-2024</t>
         </is>
       </c>
       <c r="I19" s="2" t="n">
-        <v>29500</v>
+        <v>49560</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t xml:space="preserve">13-Aug-2024</t>
+          <t xml:space="preserve">23-Aug-2024</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2024-2025</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atarv Chakraborty,  Aritra Maity,  Rahul Singh,  Monoj Mukherjee</t>
+          <t xml:space="preserve">Surajit Bondhopadhyay, Koushik Chatterjee, Rahul singha</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistent Professor</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t xml:space="preserve">19</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAW-4</t>
+          <t xml:space="preserve">MM-27</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/005</t>
+          <t xml:space="preserve">2024/007</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Law</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Training on New Criminal Laws to Swami Vivekananda State Police Academy, Barrackpore</t>
+          <t xml:space="preserve">Short Documentary On Kill on Wheel</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Swami Vivekananda State Police</t>
+          <t xml:space="preserve">Dalmia Bharat Foundation</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t xml:space="preserve">23-Feb-2024</t>
+          <t xml:space="preserve">20-May-2024</t>
         </is>
       </c>
       <c r="I20" s="2" t="n">
-        <v>2400</v>
+        <v>29500</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t xml:space="preserve">30-Jun-2024</t>
+          <t xml:space="preserve">13-Aug-2024</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Paramita Bhattacharya</t>
+          <t xml:space="preserve">Atarv Chakraborty, Aritra Maity, Rahul Singh, Monoj Mukherjee</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">Assistent Professor</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t xml:space="preserve">20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAW-3</t>
+          <t xml:space="preserve">LAW-4</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/004</t>
+          <t xml:space="preserve">2024/005</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t xml:space="preserve">Law</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Delevering Lecture on New Criminal Laws</t>
+          <t xml:space="preserve">Training on New Criminal Laws to Swami Vivekananda State Police Academy, Barrackpore</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t xml:space="preserve">Swami Vivekananda State Police</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t xml:space="preserve">23-Feb-2024</t>
         </is>
       </c>
       <c r="I21" s="2" t="n">
-        <v>3200</v>
+        <v>2400</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t xml:space="preserve">30-Jun-2024</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Papiya Golder</t>
+          <t xml:space="preserve">Dr. Paramita Bhattacharya</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t xml:space="preserve">Associate Professor</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t xml:space="preserve">21</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAW-1</t>
+          <t xml:space="preserve">LAW-3</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/002</t>
+          <t xml:space="preserve">2024/004</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t xml:space="preserve">Law</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Training on New Criminal Laws to Swami Vivekananda State Police Academy</t>
+          <t xml:space="preserve">Delevering Lecture on New Criminal Laws</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t xml:space="preserve">Swami Vivekananda State Police</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t xml:space="preserve">23-Feb-2024</t>
         </is>
       </c>
       <c r="I22" s="2" t="n">
-        <v>14400</v>
+        <v>3200</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t xml:space="preserve">02-Sep-2024</t>
+          <t xml:space="preserve">30-Jun-2024</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Tamal Gupta</t>
+          <t xml:space="preserve">Dr. Papiya Golder</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">Associate Professor</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T22" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t xml:space="preserve">22</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAW-5</t>
+          <t xml:space="preserve">LAW-1</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/006</t>
+          <t xml:space="preserve">2024/002</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">Law</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Corporate Training to Swamin Vivekananda State Police Academy, Barrakpore (Management and Communication)</t>
+          <t xml:space="preserve">Training on New Criminal Laws to Swami Vivekananda State Police Academy</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t xml:space="preserve">Swami Vivekananda State Police</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t xml:space="preserve">22-Feb-2024</t>
+          <t xml:space="preserve">23-Feb-2024</t>
         </is>
       </c>
       <c r="I23" s="2" t="n">
-        <v>8800</v>
+        <v>14400</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t xml:space="preserve">30-Jun-2024</t>
+          <t xml:space="preserve">02-Sep-2024</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Koushik Banerjee</t>
+          <t xml:space="preserve">Dr. Tamal Gupta</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Professor &amp; HOD</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t xml:space="preserve">23</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAW-2</t>
+          <t xml:space="preserve">LAW-5</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/003</t>
+          <t xml:space="preserve">2024/006</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t xml:space="preserve">Law</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Corporate Training to Swamin Vivekananda State Police Academy, Barrakpore</t>
+          <t xml:space="preserve">Corporate Training to Swamin Vivekananda State Police Academy, Barrakpore (Management and Communication)</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t xml:space="preserve">Swami Vivekananda State Police</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t xml:space="preserve">20-Feb-2024</t>
+          <t xml:space="preserve">22-Feb-2024</t>
         </is>
       </c>
       <c r="I24" s="2" t="n">
-        <v>16000</v>
+        <v>8800</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t xml:space="preserve">30-Jun-2024</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amrita Das Gupta</t>
+          <t xml:space="preserve">Dr. Koushik Banerjee</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">Professor &amp; HOD</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t xml:space="preserve">24</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-24</t>
+          <t xml:space="preserve">LAW-2</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024/001</t>
+          <t xml:space="preserve">2024/003</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Law</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Photography of RDC Cencrete(India) Pvt. Lld. office Program</t>
+          <t xml:space="preserve">Corporate Training to Swamin Vivekananda State Police Academy, Barrakpore</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">RDC Concrete Pvt. Ltd</t>
+          <t xml:space="preserve">Swami Vivekananda State Police</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t xml:space="preserve">12-Feb-2024</t>
+          <t xml:space="preserve">20-Feb-2024</t>
         </is>
       </c>
       <c r="I25" s="2" t="n">
-        <v>5310</v>
+        <v>16000</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t xml:space="preserve">21-May-2024</t>
+          <t xml:space="preserve">30-Jun-2024</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rahul Sinha,  Koushik Chatterjee</t>
+          <t xml:space="preserve">Amrita Das Gupta</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t xml:space="preserve">25</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">BT-3</t>
+          <t xml:space="preserve">MM-24</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/020</t>
+          <t xml:space="preserve">2024/001</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Biotechnology</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Micro Funded R&amp;D project</t>
+          <t xml:space="preserve">Photography of RDC Cencrete(India) Pvt. Lld. office Program</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Switch On Foundation</t>
+          <t xml:space="preserve">RDC Concrete Pvt. Ltd</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t xml:space="preserve">18-Dec-2023</t>
+          <t xml:space="preserve">12-Feb-2024</t>
         </is>
       </c>
       <c r="I26" s="2" t="n">
-        <v>20000</v>
+        <v>5310</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t xml:space="preserve">18-Jun-2024</t>
+          <t xml:space="preserve">21-May-2024</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023</t>
+          <t xml:space="preserve">2024</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Soumik Banerjee</t>
+          <t xml:space="preserve">Rahul Sinha, Koushik Chatterjee</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">26</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-22</t>
+          <t xml:space="preserve">BT-3</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/022</t>
+          <t xml:space="preserve">2023/020</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Biotechnology</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Making of audio-visual documentary on Impact Evaluation Study - MEDP &amp; LEDP Interventions of NABARD in West Bengal.</t>
+          <t xml:space="preserve">Micro Funded R&amp;D project</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">NABARD</t>
+          <t xml:space="preserve">Switch On Foundation</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t xml:space="preserve">02-Dec-2023</t>
+          <t xml:space="preserve">18-Dec-2023</t>
         </is>
       </c>
       <c r="I27" s="2" t="n">
-        <v>228300</v>
+        <v>20000</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t xml:space="preserve">16-Mar-2024</t>
+          <t xml:space="preserve">18-Jun-2024</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atanu Chakraborty,  Rahul Sinha,  Kaushik Chatterjee,  Surajit Bondhopadhya,  Aritra Maity,  Monoj Mukherjee</t>
+          <t xml:space="preserve">Dr. Soumik Banerjee</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t xml:space="preserve">27</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-21</t>
+          <t xml:space="preserve">MM-22</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/021</t>
+          <t xml:space="preserve">2023/022</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Audio-visual documentary on 5 Rural Haats in West Bengal in 5 districts (i.e. Paschim Medinipur, Uttar Dinajpur, Alipurduar, Birbhum and Darjeeling)</t>
+          <t xml:space="preserve">Making of audio-visual documentary on Impact Evaluation Study - MEDP &amp; LEDP Interventions of NABARD in West Bengal.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t xml:space="preserve">02-Dec-2023</t>
         </is>
       </c>
       <c r="I28" s="2" t="n">
-        <v>165200</v>
+        <v>228300</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t xml:space="preserve">16-Mar-2024</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atanu Chakraborty,  Rahul Sinha,  Surajit Bondhopadhya,  Aritra Maity,  Monoj Mukherjee</t>
+          <t xml:space="preserve">Atanu Chakraborty, Rahul Sinha, Kaushik Chatterjee, Surajit Bondhopadhya, Aritra Maity, Monoj Mukherjee</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U28" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t xml:space="preserve">28</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">BT-2</t>
+          <t xml:space="preserve">MM-21</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/012</t>
+          <t xml:space="preserve">2023/021</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Biotechnology</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">HPLC Testing of 3 samples</t>
+          <t xml:space="preserve">Audio-visual documentary on 5 Rural Haats in West Bengal in 5 districts (i.e. Paschim Medinipur, Uttar Dinajpur, Alipurduar, Birbhum and Darjeeling)</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Powell Laborotories Pvt Ltd</t>
+          <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t xml:space="preserve">13-Nov-2023</t>
+          <t xml:space="preserve">02-Dec-2023</t>
         </is>
       </c>
       <c r="I29" s="2" t="n">
-        <v>7080</v>
+        <v>165200</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t xml:space="preserve">20-Nov-2023</t>
+          <t xml:space="preserve">16-Mar-2024</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Soumik Banerjee</t>
+          <t xml:space="preserve">Atanu Chakraborty, Rahul Sinha, Surajit Bondhopadhya, Aritra Maity, Monoj Mukherjee</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t xml:space="preserve">29</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">BT-1</t>
+          <t xml:space="preserve">BT-2</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/011</t>
+          <t xml:space="preserve">2023/012</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t xml:space="preserve">Biotechnology</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Rotatory Vaccum Evaporator Service of Two Samples</t>
+          <t xml:space="preserve">HPLC Testing of 3 samples</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Smart Farming India Pvt. Ltd</t>
+          <t xml:space="preserve">Powell Laborotories Pvt Ltd</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t xml:space="preserve">30-Oct-2023</t>
+          <t xml:space="preserve">13-Nov-2023</t>
         </is>
       </c>
       <c r="I30" s="2" t="n">
-        <v>2400</v>
+        <v>7080</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t xml:space="preserve">06-Nov-2023</t>
+          <t xml:space="preserve">20-Nov-2023</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2023 TO JUNE 2024</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t xml:space="preserve">Dr. Soumik Banerjee</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-6</t>
+          <t xml:space="preserve">BT-1</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/003</t>
+          <t xml:space="preserve">2023/011</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Biotechnology</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Creating dynamic website</t>
+          <t xml:space="preserve">Rotatory Vaccum Evaporator Service of Two Samples</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Eco Hospital</t>
+          <t xml:space="preserve">Smart Farming India Pvt. Ltd</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t xml:space="preserve">22-Jun-2023</t>
+          <t xml:space="preserve">30-Oct-2023</t>
         </is>
       </c>
       <c r="I31" s="2" t="n">
-        <v>30000</v>
+        <v>2400</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t xml:space="preserve">14-Nov-2023</t>
+          <t xml:space="preserve">06-Nov-2023</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2023-2024</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ayan Chatterjee,  Tulika Mallick &amp; Soumendra Saha</t>
+          <t xml:space="preserve">Dr. Soumik Banerjee</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">31</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">BT-4</t>
+          <t xml:space="preserve">MM-6</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/023</t>
+          <t xml:space="preserve">2023/003</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Biotechnology</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Clinical Research operations of Enteroclen</t>
+          <t xml:space="preserve">Creating dynamic website</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Powell Laborotories Pvt Ltd</t>
+          <t xml:space="preserve">Eco Hospital</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t xml:space="preserve">15-Jun-2023</t>
+          <t xml:space="preserve">22-Jun-2023</t>
         </is>
       </c>
       <c r="I32" s="2" t="n">
-        <v>194000</v>
+        <v>30000</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t xml:space="preserve">15-Dec-2023</t>
+          <t xml:space="preserve">14-Nov-2023</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Soumik Banerjee</t>
+          <t xml:space="preserve">Ayan Chatterjee, Tulika Mallick &amp; Soumendra Saha</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t xml:space="preserve">32</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-19</t>
+          <t xml:space="preserve">BT-4</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/018</t>
+          <t xml:space="preserve">2023/023</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Biotechnology</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Promotional Video Coverage</t>
+          <t xml:space="preserve">Clinical Research operations of Enteroclen</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t xml:space="preserve">RDC Concrete Pvt. Ltd</t>
+          <t xml:space="preserve">Powell Laborotories Pvt Ltd</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t xml:space="preserve">25-May-2023</t>
+          <t xml:space="preserve">15-Jun-2023</t>
         </is>
       </c>
       <c r="I33" s="2" t="n">
-        <v>20000</v>
+        <v>194000</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t xml:space="preserve">25-Jul-2023</t>
+          <t xml:space="preserve">15-Dec-2023</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Raromita Sanyal,  Sayon Chaudhuri,  Shayan Bose,  Tulika Mallick,  Goutam Banerjee</t>
+          <t xml:space="preserve">Dr. Soumik Banerjee</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S33" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T33" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t xml:space="preserve">33</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-17</t>
+          <t xml:space="preserve">MM-19</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/016</t>
+          <t xml:space="preserve">2023/018</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">DLT Registration</t>
+          <t xml:space="preserve">Promotional Video Coverage</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">BMRC Hospital</t>
+          <t xml:space="preserve">RDC Concrete Pvt. Ltd</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t xml:space="preserve">19-May-2023</t>
+          <t xml:space="preserve">25-May-2023</t>
         </is>
       </c>
       <c r="I34" s="2" t="n">
-        <v>5900</v>
+        <v>20000</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t xml:space="preserve">14-Jun-2023</t>
+          <t xml:space="preserve">25-Jul-2023</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Somnath Mallick,  Tulika Mallick</t>
+          <t xml:space="preserve">Raromita Sanyal, Sayon Chaudhuri, Shayan Bose, Tulika Mallick, Goutam Banerjee</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S34" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T34" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t xml:space="preserve">34</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-16</t>
+          <t xml:space="preserve">MM-17</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/015</t>
+          <t xml:space="preserve">2023/016</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Digital Marketing</t>
+          <t xml:space="preserve">DLT Registration</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t xml:space="preserve">BMRC Hospital</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t xml:space="preserve">15-May-2023</t>
+          <t xml:space="preserve">19-May-2023</t>
         </is>
       </c>
       <c r="I35" s="2" t="n">
-        <v>23600</v>
+        <v>5900</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t xml:space="preserve">16-Jun-2023</t>
+          <t xml:space="preserve">14-Jun-2023</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Somnath Mullick,  Tulika Mallick,  Ayon Chatterjee</t>
+          <t xml:space="preserve">Somnath Mallick, Tulika Mallick</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T35" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t xml:space="preserve">35</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-20</t>
+          <t xml:space="preserve">MM-16</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/019</t>
+          <t xml:space="preserve">2023/015</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Hospital Videography ,Digital Marketing ,Digital art work</t>
+          <t xml:space="preserve">Digital Marketing</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Nayan Disha Eye Foundation</t>
+          <t xml:space="preserve">BMRC Hospital</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t xml:space="preserve">02-May-2023</t>
+          <t xml:space="preserve">15-May-2023</t>
         </is>
       </c>
       <c r="I36" s="2" t="n">
-        <v>20000</v>
+        <v>23600</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t xml:space="preserve">02-Jun-2023</t>
+          <t xml:space="preserve">16-Jun-2023</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Somnath Mullick,  Aminur Rahman,  Shayan Choudhury,  Souvik Chakraborty,  Tulika Mallick</t>
+          <t xml:space="preserve">Somnath Mullick, Tulika Mallick, Ayon Chatterjee</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T36" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t xml:space="preserve">36</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-14</t>
+          <t xml:space="preserve">MM-20</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/013</t>
+          <t xml:space="preserve">2023/019</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Audiography videography &amp; editing services</t>
+          <t xml:space="preserve">Hospital Videography ,Digital Marketing ,Digital art work</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Archan Deb - Self</t>
+          <t xml:space="preserve">Nayan Disha Eye Foundation</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t xml:space="preserve">01-May-2023</t>
+          <t xml:space="preserve">02-May-2023</t>
         </is>
       </c>
       <c r="I37" s="2" t="n">
-        <v>21000</v>
+        <v>20000</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t xml:space="preserve">01-Jul-2023</t>
+          <t xml:space="preserve">02-Jun-2023</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shayan Choudhury,  Praomita Sanyal,  Dr. Soumik Banerjee,  Tulika Mallick</t>
+          <t xml:space="preserve">Somnath Mullick, Aminur Rahman, Shayan Choudhury, Souvik Chakraborty, Tulika Mallick</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R37" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T37" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U37" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t xml:space="preserve">37</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">AHS-1</t>
+          <t xml:space="preserve">MM-14</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/024</t>
+          <t xml:space="preserve">2023/013</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Allied Health Sciences</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Corporate Training - Meet The Doctors (Therapeutic Communications)</t>
+          <t xml:space="preserve">Audiography videography &amp; editing services</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMRI Hospital</t>
+          <t xml:space="preserve">Mr. Archan Deb - Self</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t xml:space="preserve">28-Apr-2023</t>
+          <t xml:space="preserve">01-May-2023</t>
         </is>
       </c>
       <c r="I38" s="2" t="n">
-        <v>23400</v>
+        <v>21000</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t xml:space="preserve">28-Apr-2023</t>
+          <t xml:space="preserve">01-Jul-2023</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Koushik Chakraborty</t>
+          <t xml:space="preserve">Shayan Choudhury, Praomita Sanyal, Dr. Soumik Banerjee, Tulika Mallick</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Academic Associate</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S38" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T38" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t xml:space="preserve">38</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-15</t>
+          <t xml:space="preserve">AHS-1</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/014</t>
+          <t xml:space="preserve">2023/024</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Allied Health Sciences</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Website development &amp; Maintenance</t>
+          <t xml:space="preserve">Corporate Training - Meet The Doctors (Therapeutic Communications)</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">BMRC Hospital</t>
+          <t xml:space="preserve">AMRI Hospital</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t xml:space="preserve">15-Apr-2023</t>
+          <t xml:space="preserve">28-Apr-2023</t>
         </is>
       </c>
       <c r="I39" s="2" t="n">
-        <v>25000</v>
+        <v>23400</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t xml:space="preserve">14-Jul-2023</t>
+          <t xml:space="preserve">28-Apr-2023</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Goutam Banerjee,  Somnath Mullick,  Shayan Choudhury,  Aminur Rahman,  Tulika Mallick</t>
+          <t xml:space="preserve">Koushik Chakraborty</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">Academic Associate</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S39" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T39" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t xml:space="preserve">39</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-12</t>
+          <t xml:space="preserve">MM-15</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/009</t>
+          <t xml:space="preserve">2023/014</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sound recording</t>
+          <t xml:space="preserve">Website development &amp; Maintenance</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr.Nandan Das - Self</t>
+          <t xml:space="preserve">BMRC Hospital</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t xml:space="preserve">08-Apr-2023</t>
+          <t xml:space="preserve">15-Apr-2023</t>
         </is>
       </c>
       <c r="I40" s="2" t="n">
-        <v>900</v>
+        <v>25000</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t xml:space="preserve">08-Apr-2023</t>
+          <t xml:space="preserve">14-Jul-2023</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandip Bhattacharjee,  Sudipta Karmakar</t>
+          <t xml:space="preserve">Goutam Banerjee, Somnath Mullick, Shayan Choudhury, Aminur Rahman, Tulika Mallick</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T40" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t xml:space="preserve">40</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-5</t>
+          <t xml:space="preserve">MM-12</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/002</t>
+          <t xml:space="preserve">2023/009</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2D - Animation</t>
+          <t xml:space="preserve">Sound recording</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Artha Media</t>
+          <t xml:space="preserve">Mr.Nandan Das - Self</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t xml:space="preserve">30-Mar-2023</t>
+          <t xml:space="preserve">08-Apr-2023</t>
         </is>
       </c>
       <c r="I41" s="2" t="n">
-        <v>57000</v>
+        <v>900</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t xml:space="preserve">18-Apr-2023</t>
+          <t xml:space="preserve">08-Apr-2023</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Suman Bardhan,  Soumen Sil,  Jayanta Roy,  Sandip Bhattacharjee,  Aditi Karmakar,  Tulika Mallick</t>
+          <t xml:space="preserve">Sandip Bhattacharjee, Sudipta Karmakar</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t xml:space="preserve">41</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-18</t>
+          <t xml:space="preserve">MM-5</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/017</t>
+          <t xml:space="preserve">2023/002</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">GreenColleges in rural areas of Puruliya and Bankura district, West Bengal.</t>
+          <t xml:space="preserve">2D - Animation</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ramakrishna Mission Lokasiksha Parishad</t>
+          <t xml:space="preserve">Artha Media</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t xml:space="preserve">27-Feb-2023</t>
+          <t xml:space="preserve">30-Mar-2023</t>
         </is>
       </c>
       <c r="I42" s="2" t="n">
-        <v>76110</v>
+        <v>57000</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t xml:space="preserve">03-Apr-2023</t>
+          <t xml:space="preserve">18-Apr-2023</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shayan Choudhuri,  Atanu Chakraborty,  Rahul Singha,  Koushik Chatterjee,  Monoj Mukherjee</t>
+          <t xml:space="preserve">Suman Bardhan, Soumen Sil, Jayanta Roy, Sandip Bhattacharjee, Aditi Karmakar, Tulika Mallick</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t xml:space="preserve">42</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-10</t>
+          <t xml:space="preserve">MM-18</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/007</t>
+          <t xml:space="preserve">2023/017</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fashion Product Shoot</t>
+          <t xml:space="preserve">GreenColleges in rural areas of Puruliya and Bankura district, West Bengal.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandeep Pathak</t>
+          <t xml:space="preserve">Ramakrishna Mission Lokasiksha Parishad</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t xml:space="preserve">09-Feb-2023</t>
+          <t xml:space="preserve">27-Feb-2023</t>
         </is>
       </c>
       <c r="I43" s="2" t="n">
-        <v>1400</v>
+        <v>76110</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t xml:space="preserve">09-Feb-2023</t>
+          <t xml:space="preserve">03-Apr-2023</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sudipta Karmakar</t>
+          <t xml:space="preserve">Shayan Choudhuri, Atanu Chakraborty, Rahul Singha, Koushik Chatterjee, Monoj Mukherjee</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S43" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U43" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t xml:space="preserve">43</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-8</t>
+          <t xml:space="preserve">MM-10</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/005</t>
+          <t xml:space="preserve">2023/007</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Song Recording</t>
+          <t xml:space="preserve">Fashion Product Shoot</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ayan Bhattacharya - Retro Mix. Band</t>
+          <t xml:space="preserve">Sandeep Pathak</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t xml:space="preserve">28-Jan-2023</t>
+          <t xml:space="preserve">09-Feb-2023</t>
         </is>
       </c>
       <c r="I44" s="2" t="n">
-        <v>2700</v>
+        <v>1400</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t xml:space="preserve">30-Jan-2023</t>
+          <t xml:space="preserve">09-Feb-2023</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sandip Bhattacharjee,  Aminur Rahaman</t>
+          <t xml:space="preserve">Sudipta Karmakar</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S44" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T44" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U44" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t xml:space="preserve">44</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-9</t>
+          <t xml:space="preserve">MM-8</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/006</t>
+          <t xml:space="preserve">2023/005</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2D pre production</t>
+          <t xml:space="preserve">Song Recording</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Utpal Bhadra</t>
+          <t xml:space="preserve">Ayan Bhattacharya - Retro Mix. Band</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t xml:space="preserve">19-Jan-2023</t>
+          <t xml:space="preserve">28-Jan-2023</t>
         </is>
       </c>
       <c r="I45" s="2" t="n">
-        <v>4800</v>
+        <v>2700</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t xml:space="preserve">02-Feb-2023</t>
+          <t xml:space="preserve">30-Jan-2023</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Soumen Sil,  Aditi Karmakar</t>
+          <t xml:space="preserve">Sandip Bhattacharjee, Aminur Rahaman</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T45" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t xml:space="preserve">45</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-13</t>
+          <t xml:space="preserve">MM-9</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/010</t>
+          <t xml:space="preserve">2023/006</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Sound Recording</t>
+          <t xml:space="preserve">2D pre production</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avik Mita</t>
+          <t xml:space="preserve">Utpal Bhadra</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t xml:space="preserve">18-Jan-2023</t>
+          <t xml:space="preserve">19-Jan-2023</t>
         </is>
       </c>
       <c r="I46" s="2" t="n">
-        <v>499</v>
+        <v>4800</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t xml:space="preserve">18-Jan-2023</t>
+          <t xml:space="preserve">02-Feb-2023</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Goutam Banerjee,  Sandip Bhattacharjee,  Shibsankar Das,  Somnath Mullick</t>
+          <t xml:space="preserve">Soumen Sil, Aditi Karmakar</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S46" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T46" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V46" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t xml:space="preserve">46</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-11</t>
+          <t xml:space="preserve">MM-13</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/008</t>
+          <t xml:space="preserve">2023/010</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">Sound Recording</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pralay Sarkar</t>
+          <t xml:space="preserve">Avik Mita</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t xml:space="preserve">17-Jan-2023</t>
+          <t xml:space="preserve">18-Jan-2023</t>
         </is>
       </c>
       <c r="I47" s="2" t="n">
         <v>499</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t xml:space="preserve">17-Jan-2023</t>
+          <t xml:space="preserve">18-Jan-2023</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Somnath Mullick</t>
+          <t xml:space="preserve">Goutam Banerjee, Sandip Bhattacharjee, Shibsankar Das, Somnath Mullick</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S47" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T47" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t xml:space="preserve">47</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-7</t>
+          <t xml:space="preserve">MM-11</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/004</t>
+          <t xml:space="preserve">2023/008</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Feater flim of store opening</t>
+          <t xml:space="preserve">Sound Recording</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Amit Rangta - Reliance Smart Bazar</t>
+          <t xml:space="preserve">Pralay Sarkar</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t xml:space="preserve">13-Jan-2023</t>
+          <t xml:space="preserve">17-Jan-2023</t>
         </is>
       </c>
       <c r="I48" s="2" t="n">
-        <v>20000</v>
+        <v>499</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t xml:space="preserve">16-Jan-2023</t>
+          <t xml:space="preserve">17-Jan-2023</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Shayan Chaudhuri,  Avishek Das,  Pallabi Das</t>
+          <t xml:space="preserve">Somnath Mullick</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T48" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U48" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t xml:space="preserve">48</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-4</t>
+          <t xml:space="preserve">MM-7</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/001</t>
+          <t xml:space="preserve">2023/004</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Documentary on Financial Inclusion - Narration through Pattachitra painting</t>
+          <t xml:space="preserve">Feater flim of store opening</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t xml:space="preserve">NABARD</t>
+          <t xml:space="preserve">Amit Rangta - Reliance Smart Bazar</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t xml:space="preserve">03-Jan-2023</t>
+          <t xml:space="preserve">13-Jan-2023</t>
         </is>
       </c>
       <c r="I49" s="2" t="n">
-        <v>198830</v>
+        <v>20000</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t xml:space="preserve">24-Mar-2023</t>
+          <t xml:space="preserve">16-Jan-2023</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
           <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abhishek Das,  Koushik Chatterjee,  Soumen Sil,  Rahul Singha</t>
+          <t xml:space="preserve">Shayan Chaudhuri, Avishek Das, Pallabi Das</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R49" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S49" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T49" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t xml:space="preserve">49</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">MGNT-1</t>
+          <t xml:space="preserve">MM-4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022/005</t>
+          <t xml:space="preserve">2023/001</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Management</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve">EVENT MANAGEMENT</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t xml:space="preserve">NABARD Hasta Silpautsav Mela 2022-23</t>
+          <t xml:space="preserve">Documentary on Financial Inclusion - Narration through Pattachitra painting</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t xml:space="preserve">01-Dec-2022</t>
+          <t xml:space="preserve">03-Jan-2023</t>
         </is>
       </c>
       <c r="I50" s="2" t="n">
-        <v>999807</v>
+        <v>198830</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t xml:space="preserve">07-Dec-2022</t>
+          <t xml:space="preserve">24-Mar-2023</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022</t>
+          <t xml:space="preserve">2023</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Anirban Mandal,  Uttiya Basu</t>
+          <t xml:space="preserve">Abhishek Das, Koushik Chatterjee, Soumen Sil, Rahul Singha</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t xml:space="preserve">HoD, Associate Professor</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S50" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T50" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U50" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t xml:space="preserve">50</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-3</t>
+          <t xml:space="preserve">MGNT-1</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022/002</t>
+          <t xml:space="preserve">2022/005</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Management</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Event Management</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Film Documentation of NABARD Project in Jhagram</t>
+          <t xml:space="preserve">NABARD Hasta Silpautsav Mela 2022-23</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t xml:space="preserve">11-Aug-2022</t>
+          <t xml:space="preserve">01-Dec-2022</t>
         </is>
       </c>
       <c r="I51" s="2" t="n">
-        <v>84960</v>
+        <v>999807</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t xml:space="preserve">01-Mar-2023</t>
+          <t xml:space="preserve">07-Dec-2022</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2022 TO JUNE 2023</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abhishek Das,  Rahul Sinha</t>
+          <t xml:space="preserve">Dr. Anirban Mandal, Uttiya Basu</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">HoD, Associate Professor</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S51" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T51" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U51" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="V51" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t xml:space="preserve">51</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-2</t>
+          <t xml:space="preserve">MM-3</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022/001</t>
+          <t xml:space="preserve">2022/002</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Making of audio-visual documentary on successful interventions of NABARD in West Bengal</t>
+          <t xml:space="preserve">The Film Documentation of NABARD Project in Jhagram</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t xml:space="preserve">11-Jun-2022</t>
+          <t xml:space="preserve">11-Aug-2022</t>
         </is>
       </c>
       <c r="I52" s="2" t="n">
-        <v>198240</v>
+        <v>84960</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t xml:space="preserve">30-Jun-2022</t>
+          <t xml:space="preserve">01-Mar-2023</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2021 TO JUNE 2022</t>
+          <t xml:space="preserve">2022-2023</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Atanu Chakraborty,  Avishek Das,  Rahul Singha</t>
+          <t xml:space="preserve">Abhishek Das, Rahul Sinha</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S52" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t xml:space="preserve">52</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">CSS-1</t>
+          <t xml:space="preserve">MM-2</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022/003</t>
+          <t xml:space="preserve">2022/001</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Computational Sciences</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Software Development</t>
+          <t xml:space="preserve">Making of audio-visual documentary on successful interventions of NABARD in West Bengal</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Naturava Health Solution Pvt. Ltd.</t>
+          <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t xml:space="preserve">05-Apr-2022</t>
+          <t xml:space="preserve">11-Jun-2022</t>
         </is>
       </c>
       <c r="I53" s="2" t="n">
-        <v>35000</v>
+        <v>198240</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t xml:space="preserve">09-May-2022</t>
+          <t xml:space="preserve">30-Jun-2022</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2021 TO JUNE 2022</t>
+          <t xml:space="preserve">2021-2022</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Sandip Roy</t>
+          <t xml:space="preserve">Atanu Chakraborty, Avishek Das, Rahul Singha</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t xml:space="preserve">HoD, Associate Professor</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t xml:space="preserve">53</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">CSS2</t>
+          <t xml:space="preserve">CSS-1</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022/004</t>
+          <t xml:space="preserve">2022/003</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t xml:space="preserve">Computational Sciences</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data Analysis</t>
+          <t xml:space="preserve">Software Development</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t xml:space="preserve">Naturava Health Solution Pvt. Ltd.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t xml:space="preserve">07-Mar-2022</t>
+          <t xml:space="preserve">05-Apr-2022</t>
         </is>
       </c>
       <c r="I54" s="2" t="n">
-        <v>12000</v>
+        <v>35000</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t xml:space="preserve">17-Mar-2022</t>
+          <t xml:space="preserve">09-May-2022</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2021 TO JUNE 2022</t>
+          <t xml:space="preserve">2021-2022</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t xml:space="preserve">Dr. Sandip Roy</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t xml:space="preserve">HoD, Associate Professor</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S54" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t xml:space="preserve">54</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">MGNT-2</t>
+          <t xml:space="preserve">CSS2</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022/006</t>
+          <t xml:space="preserve">2022/004</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Management</t>
+          <t xml:space="preserve">Computational Sciences</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">EVENT MANAGEMENT</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve">NABARD Hasta Silpautsav Mela 2022</t>
+          <t xml:space="preserve">Data Analysis</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve">NABARD</t>
+          <t xml:space="preserve">Naturava Health Solution Pvt. Ltd.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t xml:space="preserve">10-Jan-2022</t>
+          <t xml:space="preserve">07-Mar-2022</t>
         </is>
       </c>
       <c r="I55" s="2" t="n">
-        <v>2155800</v>
+        <v>12000</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t xml:space="preserve">16-Jan-2022</t>
+          <t xml:space="preserve">17-Mar-2022</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
           <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2021 TO JUNE 2022</t>
+          <t xml:space="preserve">2021-2022</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Anirban Mondal,  Uttiya Basu</t>
+          <t xml:space="preserve">Dr. Sandip Roy</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t xml:space="preserve">HoD, Associate Professor</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V55" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t xml:space="preserve">55</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">MM-1</t>
+          <t xml:space="preserve">MGNT-2</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021/001</t>
+          <t xml:space="preserve">2022/006</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Multimedia</t>
+          <t xml:space="preserve">Management</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSULTANCY</t>
+          <t xml:space="preserve">Event Management</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Film Documentation of NABARD Project in Birbhum</t>
+          <t xml:space="preserve">NABARD Hasta Silpautsav Mela 2021</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t xml:space="preserve">01-Jun-2021</t>
+          <t xml:space="preserve">10-Jan-2022</t>
         </is>
       </c>
       <c r="I56" s="2" t="n">
-        <v>40000</v>
+        <v>2155800</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t xml:space="preserve">21-Jun-2021</t>
+          <t xml:space="preserve">16-Jan-2022</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021</t>
+          <t xml:space="preserve">2022</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2020 TO JUNE 2021</t>
+          <t xml:space="preserve">2021-2022</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Avik Mitra,  Avishek Das,  Rahul Singha</t>
+          <t xml:space="preserve">Dr. Anirban Mondal, Uttiya Basu</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Assistant Professor</t>
+          <t xml:space="preserve">HoD, Associate Professor</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R56" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V56" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t xml:space="preserve">56</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">5</t>
+          <t xml:space="preserve">MM-1</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2021/001</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Consultancy</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t xml:space="preserve">AutoCAD</t>
+          <t xml:space="preserve">The Film Documentation of NABARD Project in Birbhum</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central Public Works Limited ( CPWD)</t>
+          <t xml:space="preserve">NABARD</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t xml:space="preserve">07-Jul-2026</t>
+          <t xml:space="preserve">01-Jun-2021</t>
         </is>
       </c>
       <c r="I57" s="2" t="n">
-        <v>24000</v>
+        <v>40000</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">21-Jun-2021</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026</t>
+          <t xml:space="preserve">2021</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2026 TO JUNE 2027</t>
+          <t xml:space="preserve">2020-2021</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mr. Tanmoy Halder</t>
+          <t xml:space="preserve">Avik Mitra, Avishek Das, Rahul Singha</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R57" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t xml:space="preserve">57</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">4</t>
+          <t xml:space="preserve">5</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2019/001</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Computer Science &amp; Engineering</t>
+          <t xml:space="preserve">Multimedia</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t xml:space="preserve">MS Office</t>
+          <t xml:space="preserve">AutoCAD</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t xml:space="preserve">Central Public Works Limited ( CPWD)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t xml:space="preserve">07-Jul-2026</t>
+          <t xml:space="preserve">15-Jul-2019</t>
         </is>
       </c>
       <c r="I58" s="2" t="n">
-        <v>10000</v>
+        <v>24000</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">26-Jul-2019</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026</t>
+          <t xml:space="preserve">2019</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2026 TO JUNE 2027</t>
+          <t xml:space="preserve">2019-2020</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Jpartha Pratim Dasgupta</t>
+          <t xml:space="preserve">Mr. Tanmoy Halder</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R58" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t xml:space="preserve">58</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">3</t>
+          <t xml:space="preserve">4</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2018/001</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Management &amp; Commerce</t>
+          <t xml:space="preserve">Compter Science and Engineering</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Values and Ethics</t>
+          <t xml:space="preserve">Computer Application Programmed Level-II (Advance MS Word, Excel. etc.), Internet and Powerpoint Presentation</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t xml:space="preserve">Central Public Works Limited ( CPWD)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t xml:space="preserve">07-Jul-2026</t>
+          <t xml:space="preserve">25-Jun-2018</t>
         </is>
       </c>
       <c r="I59" s="2" t="n">
-        <v>20000</v>
+        <v>10000</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">29-Jun-2018</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026</t>
+          <t xml:space="preserve">2018</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2026 TO JUNE 2027</t>
+          <t xml:space="preserve">2017-2018</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr. Kaushik Banerjee</t>
+          <t xml:space="preserve">Partha Pratim Dasgupta</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Associate Professor</t>
+          <t xml:space="preserve">Assistant Professor</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t xml:space="preserve">59</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2</t>
+          <t xml:space="preserve">3</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">2018/002</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Management</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">CORPORATE TRAINING</t>
+          <t xml:space="preserve">Corporate Training</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Management development programme</t>
+          <t xml:space="preserve">Training for Newly Recruited Junior Engineers (Electrical, civil)</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Berger Paints India Ltd</t>
+          <t xml:space="preserve">Central Public Works Limited ( CPWD)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t xml:space="preserve">07-Jul-2026</t>
+          <t xml:space="preserve">25-Sep-2018</t>
         </is>
       </c>
       <c r="I60" s="2" t="n">
-        <v>67000</v>
+        <v>20000</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">15-Mar-2019</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Completed</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026</t>
+          <t xml:space="preserve">2018</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULY 2026 TO JUNE 2027</t>
+          <t xml:space="preserve">2018-2019</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Dr Ashoke Mukherjee</t>
+          <t xml:space="preserve">Dr. Kaushik Banerjee</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">Associate Professor</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
       <c r="U60" t="inlineStr">
         <is>
-          <t xml:space="preserve">—</t>
+          <t xml:space="preserve">Available</t>
         </is>
       </c>
       <c r="V60" t="inlineStr">
-        <is>
-[...108 lines deleted...]
-      <c r="V61" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>